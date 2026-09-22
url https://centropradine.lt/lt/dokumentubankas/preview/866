--- v0 (2025-11-03)
+++ v1 (2026-09-22)
@@ -1,1151 +1,1565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default ContentType="image/x-emf" Extension="emf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...3 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+   <Relationship Id="rId1" Target="word/document.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
+   <Relationship Id="rId2" Target="docProps/thumbnail.emf"
+                 Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/>
+   <Relationship Id="rId3" Target="docProps/core.xml"
+                 Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
+   <Relationship Id="rId4" Target="docProps/app.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...1 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="0D180E68" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000001" w14:textId="0647D737" w:rsidR="00CB0E6E" w:rsidRDefault="00A264B8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7843E8F1" wp14:editId="5FFBEB78">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-657860</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2847975" cy="676275"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="753000196" name="Teksto laukas 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2847975" cy="676275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="604C653A" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                            <w:pPr>
+                              <w:pStyle w:val="Betarp"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>PATVIRTINTA</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6DD44FB0" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                            <w:pPr>
+                              <w:pStyle w:val="Betarp"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>Šiaulių Centro pradinės mokyklos direktoriaus</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0502092E" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                            <w:pPr>
+                              <w:pStyle w:val="Betarp"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>2026 m. birželio 8 d. įsakymu Nr. V-43 (1.2.)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A26CF1A" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                            <w:pPr>
+                              <w:pStyle w:val="Betarp"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="7843E8F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Teksto laukas 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173.05pt;margin-top:-51.8pt;width:224.25pt;height:53.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF 90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA 0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893 SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY 22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA IQBeFOZ8MwIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuUj2TFElEiqkoo iUSinI3XBktej2sbdumv79jLV2hPVS9mxjP7PPPmDZOHptJkL5xXYAra63QpEYZDqcymoG+viy93 lPjATMk0GFHQg/D0Yfr506S2uejDFnQpHEEQ4/PaFnQbgs2zzPOtqJjvgBUGgxJcxQK6bpOVjtWI Xums3+2OshpcaR1w4T3ePrZBOk34UgoenqX0IhBdUKwtpNOlcx3PbDph+cYxu1X8WAb7hyoqpgw+ eoZ6ZIGRnVN/QFWKO/AgQ4dDlYGUiovUA3bT6950s9oyK1IvSI63Z5r8/4PlT/uVfXEkNN+gwQFG Qmrrc4+XsZ9Guir+YqUE40jh4UybaALheNm/G4zvx0NKOMZG41EfbYTJLl9b58N3ARWJRkEdjiWx xfZLH9rUU0p8zINW5UJpnZwoBTHXjuwZDlGHVCOCf8jShtT4+NdhNwF/iCUxXRDWm78gIJ42WPOl 92iFZt0cCVlDeUCeHLQS8pYvFDazZD68MIeaQWpwD8IzHlIDFsO1spRswf26vYt5OEKMUFKj9grq f+6YE5ToHwaHe98bDKJYkzMYjvvouOvI+jpidtUckJkebprlyYz5QZ9M6aB6xzWZxVcxxAzHtwsa TuY8tBuBa8bFbJaSUJ6WhaVZWR6h4yTiiF6bd+bscY4BFfAEJ5Wy/GacbW780sBsF0CqNOtIbMvm kW+UdlLLcQ3j7lz7KevyZzH9DQAA//8DAFBLAwQUAAYACAAAACEAqMC8ad4AAAAHAQAADwAAAGRy cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3bTNpYY81KCIoIWxOrF22v2mQSzb0N226b/3vWk x2GGmW+KzWR7deTRd04QFvMEFEvtTCcNwsf74ywD5QOJod4JI5zZw6a8vCgoN+4kb3zchUbFEvE5 IbQhDLnWvm7Zkp+7gSV6X260FKIcG21GOsVy2+tlkqy1pU7iQksD37dcf+8OFuE5/aSHVXjhc5Dp taqesiH1W8Trq6m6AxV4Cn9h+MWP6FBGpr07iPGqR4hHAsJskazWoKKfptkNqD3C8hZ0Wej//OUP AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4U5nwzAgAAdAQAAA4AAAAAAAAAAAAAAAAA LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKjAvGneAAAABwEAAA8AAAAAAAAAAAAA AAAAjQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA= " fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="604C653A" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                      <w:pPr>
+                        <w:pStyle w:val="Betarp"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>PATVIRTINTA</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6DD44FB0" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                      <w:pPr>
+                        <w:pStyle w:val="Betarp"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>Šiaulių Centro pradinės mokyklos direktoriaus</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0502092E" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                      <w:pPr>
+                        <w:pStyle w:val="Betarp"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>2026 m. birželio 8 d. įsakymu Nr. V-43 (1.2.)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A26CF1A" w14:textId="77777777" w:rsidR="00A264B8" w:rsidRDefault="00A264B8" w:rsidP="00A264B8">
+                      <w:pPr>
+                        <w:pStyle w:val="Betarp"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009A557F">
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1B2B18" w14:textId="77777777" w:rsidR="009A557F" w:rsidRDefault="009A557F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2775"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        </w:rPr>
+        <w:t>(tėvų, (globėjų, rūpintojų) vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        </w:rPr>
+        <w:t>(adresas, telefonas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        </w:rPr>
+        <w:t>(el. paštas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...26 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:r>
         <w:t xml:space="preserve">Šiaulių Centro pradinės mokyklos </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
-[...35 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:r>
+        <w:t>direktorei Daliai Dambrauskienei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4005"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4005"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        </w:rPr>
+        <w:t>DĖL PRIĖMIMO Į MOKYKLĄ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4005"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...9 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4005"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20__-__-__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4005"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Šiauliai </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...1 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4005"/>
         </w:tabs>
-        <w:rPr/>
-[...20 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="00000014" w14:textId="431CA81C" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Prašyčiau priimti mano sūnų/dukrą __________________________________________,</w:t>
-[...4 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        <w:t>Prašau priimti mano sūnų/dukrą __________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="34005D28" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>gimusį (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ią</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) ________________, nuo 20__ m. _________ ___ d. į Jūsų vadovaujamos mokyklos ___________ klasę / grupę. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iki šiol lankė __________________________________________________________________ .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="1A62DC6F" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ugdymo įstaigos pavadinimas) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
-[...1 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="00000019" w14:textId="5DAF46BE" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>*Lankysime (įrašykite) 20__ – 20__ m. m. _________________ pamokas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5805"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                 </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        </w:rPr>
+        <w:t>(etikos, tikybos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5805"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:ind w:firstLine="785"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Patvirtinu, kad visa informacija yra teisinga ir įsipareigoju nedelsdamas(-a) informuoti apie bet kokius informacijos pakeitimus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...1 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:ind w:firstLine="785"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sutinku, kad mano ir sūnaus/dukros duomenys būtų tvarkomi priėmimo į mokyklą tikslu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:left="851" w:hanging="65.99999999999994"/>
+        <w:ind w:left="851" w:hanging="65"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patvirtinu, kad esu informuotas(-a) apie savo teisę susipažinti su mano ir sūnaus/dukros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...10 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>asmens duomenimis, reikalauti juos ištaisyti, sustabdyti tvarkymo veiksmus, jei asmens duomenys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">tvarkomi nesilaikant Lietuvos Respublikos įstatymų. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
-[...1 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5805"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...1 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:ind w:firstLine="1290"/>
-        <w:rPr/>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">PRIDEDAMA: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...1 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1650" w:hanging="360"/>
-[...22 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1650" w:hanging="360"/>
-[...22 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1650" w:hanging="360"/>
-[...57 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">__________________________</w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">________________________</w:t>
-[...4 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        <w:t>________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00CB0E6E" w:rsidRDefault="009A557F">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6885"/>
         </w:tabs>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">(vardas, pavardė)</w:t>
+        </w:rPr>
+        <w:t>(vardas, pavardė)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       (parašas)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...12 lines deleted...]
-      <w:pgMar w:bottom="1134" w:top="1134" w:left="1701" w:right="567" w:header="567" w:footer="567"/>
+    <w:p w14:paraId="00000030" w14:textId="359C53FD" w:rsidR="00CB0E6E" w:rsidRDefault="00CB0E6E"/>
+    <w:p w14:paraId="494ED0AD" w14:textId="2839A448" w:rsidR="009A557F" w:rsidRDefault="009A557F">
+      <w:r>
+        <w:t xml:space="preserve">*Pildo norintys mokytis 1-4 klasėje. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009A557F">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:font w:name="Georgia"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375455F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="74E02EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1650" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2370" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3090" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3810" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5250" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5970" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6690" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7410" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1352336531">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="396"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00CB0E6E"/>
+    <w:rsid w:val="003F4E5D"/>
+    <w:rsid w:val="007E38E0"/>
+    <w:rsid w:val="009A557F"/>
+    <w:rsid w:val="00A264B8"/>
+    <w:rsid w:val="00B26FD5"/>
+    <w:rsid w:val="00CB0E6E"/>
+    <w:rsid w:val="00F07122"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="30AB52B0"/>
+  <w15:docId w15:val="{DE0E414D-74A9-4D80-8807-1F58AA20607F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="lt-LT"/>
+        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00700432"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Antrat2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Antrat3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Antrat4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Antrat5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Antrat6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00584DDF"/>
     <w:pPr>
-      <w:pageBreakBefore w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaitas">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00B721DD"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pavadinimas">
-[...14 lines deleted...]
-  <w:style w:type="character" w:styleId="PavadinimasDiagrama" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
     <w:name w:val="Pavadinimas Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Pavadinimas"/>
     <w:rsid w:val="00584DDF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Paantrat">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="prastasis"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Betarp">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A264B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+   <Relationship Id="rId1" Target="../customXml/item1.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/>
+   <Relationship Id="rId2" Target="numbering.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/>
+   <Relationship Id="rId3" Target="styles.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
+   <Relationship Id="rId4" Target="settings.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/>
+   <Relationship Id="rId5" Target="webSettings.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/>
+   <Relationship Id="rId6" Target="fontTable.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/>
+   <Relationship Id="rId7" Target="theme/theme1.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1387,50 +1801,92 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+   <Relationship Id="rId1" Target="itemProps1.xml"
+                 Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/>
+</Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh+J4mlgfsAOHg2yStfsqQHjRkzuQ==">AMUW2mXkCSctp1DWQMUwcLHJABzglMXersNKuQDvFb3gOTW5EXIb4epIac25XiWR/uNlFEkLBqNg1Iw3nAdHzopZ1+OiCQoMCZZAzc13AsULYRd8LRJzRY0=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>1137</Words>
+  <Characters>649</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>5</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Pavadinimas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1783</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Daiva D.</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>